--- v0 (2026-04-10)
+++ v1 (2026-06-11)
@@ -10,137 +10,281 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="41" uniqueCount="29">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="151" uniqueCount="75">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Período</t>
   </si>
   <si>
     <t>Matéria</t>
   </si>
   <si>
     <t>Autor</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>Situação</t>
   </si>
   <si>
     <t>ordem dia</t>
   </si>
   <si>
+    <t>Projeto de Lei Complementar nº 4 de 2026</t>
+  </si>
+  <si>
+    <t>Mesa Diretora - MDIR</t>
+  </si>
+  <si>
+    <t>Concede recomposição salarial aos servidores públicos municipais efetivos da Câmara Municipal de São José de Mipibu/RN, modifica a Lei Complementar n.º 102/2025 e dá outras providências.</t>
+  </si>
+  <si>
+    <t>Aguardando leitura na próxima sessão</t>
+  </si>
+  <si>
+    <t>Projeto de Lei nº 13 de 2026</t>
+  </si>
+  <si>
+    <t>Ver. Verônica Senra</t>
+  </si>
+  <si>
+    <t>Denomina de Rua Empresário Wilson Collier, a via localizada no Distrito Industrial, denominada Gleba H, no município de São José de Mipibu, dá outras providências.</t>
+  </si>
+  <si>
+    <t>Aguardando votação</t>
+  </si>
+  <si>
+    <t>Projeto de Lei nº 20 de 2026</t>
+  </si>
+  <si>
+    <t>Concede recomposição salarial aos servidores públicos municipais comissionados da Câmara Municipal de São José de Mipibu/RN, modifica a Lei n.º 1.302/2022 e dá outras providências.</t>
+  </si>
+  <si>
     <t>Requerimento nº 50 de 2026</t>
   </si>
   <si>
     <t>Ver. Daniel Ferreira</t>
   </si>
   <si>
     <t>Reitero o Requerimento N°115/2025 que solicita a retirada das cigarreiras e construção de 3 quiosques padronizados com banheiros na Rua Santana por trás da Escola Estadual Barão de Mipibu no centro deste município.</t>
   </si>
   <si>
-    <t>Aguardando a inclusão na ordem do dia</t>
-[...1 lines deleted...]
-  <si>
     <t>Requerimento nº 51 de 2026</t>
   </si>
   <si>
     <t>Ver. Felipe Moura</t>
   </si>
   <si>
     <t>Solicita o desarquivamento de matéria.</t>
   </si>
   <si>
     <t>expediente</t>
   </si>
   <si>
+    <t>Projeto de Lei nº 21 de 2026</t>
+  </si>
+  <si>
+    <t>Denomina de Centro Municipal de Educação Infantil Professora Maria Moura da Silva o CMEI localizado no Distrito do Arenã, no município de São José de Mipibu-RN, e dá outras providências.</t>
+  </si>
+  <si>
     <t>Requerimento nº 52 de 2026</t>
   </si>
   <si>
     <t>Ver. Kerinho</t>
   </si>
   <si>
     <t>REITERO ao poder público que apresente plano e projeto de Mobilidade Urbana da nossa cidade.</t>
   </si>
   <si>
-    <t>Aguardando leitura na próxima sessão</t>
-[...1 lines deleted...]
-  <si>
     <t>Requerimento nº 53 de 2026</t>
   </si>
   <si>
-    <t>Viabilizar um abrigo para animais em situação de vulnerabilidade.</t>
+    <t>Solicita viabilizar um abrigo para animais em situação de vulnerabilidade.</t>
+  </si>
+  <si>
+    <t>Requerimento nº 54 de 2026</t>
+  </si>
+  <si>
+    <t>Solicita realização de estudos e a adoção de providências para a organização das escolas da rede municipal de ensino em quatro polos de atendimento, com a finalidade de instituir quatro equipes multifuncionais compostas por nutricionista, assistente social e psicóloga, responsáveis pelo acompanhamento e atendimento periódico dos alunos das unidades escolares vinculadas a cada polo.</t>
+  </si>
+  <si>
+    <t>Requerimento nº 55 de 2026</t>
+  </si>
+  <si>
+    <t>Ver. Washington Cardoso</t>
+  </si>
+  <si>
+    <t>Requer ao Governo do Estado do Rio Grande do Norte, por intermédio do Departamento de Estradas de Rodagem (DER/RN), que sejam instalados redutores de velocidade (lombadas) e uma faixa elevada de pedestres na RN-002, especificamente na entrada da comunidade de Laranjeiras do Cosme, aproveitando o cronograma de obras de recuperação da referida rodovia.</t>
+  </si>
+  <si>
+    <t>Requerimento nº 56 de 2026</t>
+  </si>
+  <si>
+    <t>Solicita ao DNIT a limpeza dos canteiros da BR-101, no trecho de São José de Mipibu, especialmente nas proximidades dos semáforos.</t>
+  </si>
+  <si>
+    <t>Requerimento nº 57 de 2026</t>
+  </si>
+  <si>
+    <t>Ver. Alberto Villar</t>
+  </si>
+  <si>
+    <t>Solicita informações ao Ilmo. Secretário de Educação Sr. Josieidy Veras Dinis Fernandes sobre a entrega do Fardamento Escolar no ano de 2026, neste município</t>
+  </si>
+  <si>
+    <t>Requerimento nº 58 de 2026</t>
+  </si>
+  <si>
+    <t>Solicita informações acerca da Indicação nº 019/2025, que trata da Construção de um Matadouro no nosso município e sobre o local atual de realização de abastes.</t>
   </si>
   <si>
     <t>Indicação nº 159 de 2026</t>
   </si>
   <si>
-    <t>Ver. Washington Cardoso</t>
-[...1 lines deleted...]
-  <si>
     <t>Ementa: Sugere ao Poder Executivo Municipal a execução de obras de extensão de rede de iluminação pública na Estrada de Jacaracica, neste Municipio..</t>
   </si>
   <si>
     <t>Indicação nº 160 de 2026</t>
   </si>
   <si>
     <t>Ver. Edilson Tapera</t>
   </si>
   <si>
     <t>Indica a realização de ações voltadas ao acesso da população de baixa renda a programas de fornecimento de gás de cozinha.</t>
   </si>
   <si>
     <t>Indicação nº 161 de 2026</t>
   </si>
   <si>
     <t>Indica a realização de limpeza urbana no bairro Quebra Fuzil, com capinação, pintura dos meios-fios e retirada de entulhos.</t>
+  </si>
+  <si>
+    <t>Indicação nº 162 de 2026</t>
+  </si>
+  <si>
+    <t>Ver. Rose Lima</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a responsabilidade do Poder Executivo Municipal pelo custeio da arbitragem nos campeonatos oficiais realizados no Município.</t>
+  </si>
+  <si>
+    <t>Indicação nº 163 de 2026</t>
+  </si>
+  <si>
+    <t>Solicito o retorno imediato dos atendimentos da Unidade Básica de Saúde (UBS) na comunidade da Malhada.</t>
+  </si>
+  <si>
+    <t>Indicação nº 164 de 2026</t>
+  </si>
+  <si>
+    <t>Ver. Márcio Freire</t>
+  </si>
+  <si>
+    <t>Indico ao Departamento Nacional de Infraestrutura de Transportes - DNIT, a restauração( troca de telas, pintura e iluminação) da passarela localizado na BR-101, no trecho que corta o município de São José de Mipibu.</t>
+  </si>
+  <si>
+    <t>Indicação nº 165 de 2026</t>
+  </si>
+  <si>
+    <t>Solicito providencias urgentes para solução do esgoto a céu aberto na ladeira do Jorge no centro deste município, bem como o fechamento de uma “Cratera” (Tapa Buraco) existente na mesma ladeira.</t>
+  </si>
+  <si>
+    <t>Indicação nº 166 de 2026</t>
+  </si>
+  <si>
+    <t>Que seja feito a limpeza e capinação com pintura de meios fios e retirada de entulhos de todas as Ruas do Conjunto COHAB no centro deste município.</t>
+  </si>
+  <si>
+    <t>Indicação nº 167 de 2026</t>
+  </si>
+  <si>
+    <t>Ementa:Sugere ao Poder Executivo Municipal a execução de obras_x000D_
+de pavimentação (asfáltica, em paralelepípedo ou intertravado),_x000D_
+acompanhadas de levantamento topográfico e sistema de_x000D_
+drenagem, nas ruas do Toco, Nossa Senhora Aparecida, Nova,_x000D_
+Petrobras e do Campo, localizadas na comunidade do Jardim,_x000D_
+visando a durabilidade da infraestrutura e o bem-estar dos_x000D_
+moradores,neste municipio.</t>
+  </si>
+  <si>
+    <t>Indicação nº 168 de 2026</t>
+  </si>
+  <si>
+    <t>Solicita a aquisição de um terreno na região da comunidade Taborda para construção de um campo de futebol com toda estrutura de vestiários, espaço de convivência e isolamento com muros, neste município.</t>
+  </si>
+  <si>
+    <t>Indicação nº 169 de 2026</t>
+  </si>
+  <si>
+    <t>Solicita a ativação imediata da caixa d’água situada no Assentamento Taborda, neste município.</t>
+  </si>
+  <si>
+    <t>Indicação nº 170 de 2026</t>
+  </si>
+  <si>
+    <t>Que seja feito a limpeza e capinação com pintura de meios fios e retirada de entulhos da Rua da Liberdade mais conhecida como (Beco de Pôguinho).</t>
+  </si>
+  <si>
+    <t>Indicação nº 171 de 2026</t>
+  </si>
+  <si>
+    <t>Indica a conclusão da pavimentação asfáltica da Rua Governador Rafael Fernandes, no Bairro Novo, bem como das vias adjacentes.</t>
+  </si>
+  <si>
+    <t>Indicação nº 172 de 2026</t>
+  </si>
+  <si>
+    <t>Ver. Duce Rodrigues</t>
+  </si>
+  <si>
+    <t>Sugere, realização de manutenção (reforma), geral na Unidade Básica de Saúde (UBS) da comunidade de Laranjeiras do Abdias.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -432,222 +576,662 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:F8"/>
+  <dimension ref="A1:F30"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="5" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="11.28515625" bestFit="1" customWidth="1"/>
-    <col min="3" max="3" width="26.140625" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="38.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="23.28515625" bestFit="1" customWidth="1"/>
-    <col min="5" max="5" width="194.140625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="35.7109375" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="255.7109375" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="34.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
-        <v>2483</v>
+        <v>2512</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
-        <v>2484</v>
+        <v>2415</v>
       </c>
       <c r="B3" t="s">
         <v>6</v>
       </c>
       <c r="C3" t="s">
         <v>11</v>
       </c>
       <c r="D3" t="s">
         <v>12</v>
       </c>
       <c r="E3" t="s">
         <v>13</v>
       </c>
       <c r="F3" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
-        <v>2491</v>
+        <v>2497</v>
       </c>
       <c r="B4" t="s">
-        <v>14</v>
+        <v>6</v>
       </c>
       <c r="C4" t="s">
         <v>15</v>
       </c>
       <c r="D4" t="s">
+        <v>8</v>
+      </c>
+      <c r="E4" t="s">
         <v>16</v>
       </c>
-      <c r="E4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F4" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
-        <v>2492</v>
+        <v>2483</v>
       </c>
       <c r="B5" t="s">
+        <v>6</v>
+      </c>
+      <c r="C5" t="s">
+        <v>17</v>
+      </c>
+      <c r="D5" t="s">
+        <v>18</v>
+      </c>
+      <c r="E5" t="s">
+        <v>19</v>
+      </c>
+      <c r="F5" t="s">
         <v>14</v>
-      </c>
-[...10 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
-        <v>2487</v>
+        <v>2484</v>
       </c>
       <c r="B6" t="s">
+        <v>6</v>
+      </c>
+      <c r="C6" t="s">
+        <v>20</v>
+      </c>
+      <c r="D6" t="s">
+        <v>21</v>
+      </c>
+      <c r="E6" t="s">
+        <v>22</v>
+      </c>
+      <c r="F6" t="s">
         <v>14</v>
-      </c>
-[...10 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
-        <v>2488</v>
+        <v>2512</v>
       </c>
       <c r="B7" t="s">
-        <v>14</v>
+        <v>23</v>
       </c>
       <c r="C7" t="s">
-        <v>24</v>
+        <v>7</v>
       </c>
       <c r="D7" t="s">
-        <v>25</v>
+        <v>8</v>
       </c>
       <c r="E7" t="s">
-        <v>26</v>
+        <v>9</v>
       </c>
       <c r="F7" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
+        <v>2497</v>
+      </c>
+      <c r="B8" t="s">
+        <v>23</v>
+      </c>
+      <c r="C8" t="s">
+        <v>15</v>
+      </c>
+      <c r="D8" t="s">
+        <v>8</v>
+      </c>
+      <c r="E8" t="s">
+        <v>16</v>
+      </c>
+      <c r="F8" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6">
+      <c r="A9">
+        <v>2511</v>
+      </c>
+      <c r="B9" t="s">
+        <v>23</v>
+      </c>
+      <c r="C9" t="s">
+        <v>24</v>
+      </c>
+      <c r="D9" t="s">
+        <v>12</v>
+      </c>
+      <c r="E9" t="s">
+        <v>25</v>
+      </c>
+      <c r="F9" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6">
+      <c r="A10">
+        <v>2491</v>
+      </c>
+      <c r="B10" t="s">
+        <v>23</v>
+      </c>
+      <c r="C10" t="s">
+        <v>26</v>
+      </c>
+      <c r="D10" t="s">
+        <v>27</v>
+      </c>
+      <c r="E10" t="s">
+        <v>28</v>
+      </c>
+      <c r="F10" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6">
+      <c r="A11">
+        <v>2492</v>
+      </c>
+      <c r="B11" t="s">
+        <v>23</v>
+      </c>
+      <c r="C11" t="s">
+        <v>29</v>
+      </c>
+      <c r="D11" t="s">
+        <v>27</v>
+      </c>
+      <c r="E11" t="s">
+        <v>30</v>
+      </c>
+      <c r="F11" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6">
+      <c r="A12">
+        <v>2496</v>
+      </c>
+      <c r="B12" t="s">
+        <v>23</v>
+      </c>
+      <c r="C12" t="s">
+        <v>31</v>
+      </c>
+      <c r="D12" t="s">
+        <v>12</v>
+      </c>
+      <c r="E12" t="s">
+        <v>32</v>
+      </c>
+      <c r="F12" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6">
+      <c r="A13">
+        <v>2502</v>
+      </c>
+      <c r="B13" t="s">
+        <v>23</v>
+      </c>
+      <c r="C13" t="s">
+        <v>33</v>
+      </c>
+      <c r="D13" t="s">
+        <v>34</v>
+      </c>
+      <c r="E13" t="s">
+        <v>35</v>
+      </c>
+      <c r="F13" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6">
+      <c r="A14">
+        <v>2503</v>
+      </c>
+      <c r="B14" t="s">
+        <v>23</v>
+      </c>
+      <c r="C14" t="s">
+        <v>36</v>
+      </c>
+      <c r="D14" t="s">
+        <v>21</v>
+      </c>
+      <c r="E14" t="s">
+        <v>37</v>
+      </c>
+      <c r="F14" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6">
+      <c r="A15">
+        <v>2504</v>
+      </c>
+      <c r="B15" t="s">
+        <v>23</v>
+      </c>
+      <c r="C15" t="s">
+        <v>38</v>
+      </c>
+      <c r="D15" t="s">
+        <v>39</v>
+      </c>
+      <c r="E15" t="s">
+        <v>40</v>
+      </c>
+      <c r="F15" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6">
+      <c r="A16">
+        <v>2507</v>
+      </c>
+      <c r="B16" t="s">
+        <v>23</v>
+      </c>
+      <c r="C16" t="s">
+        <v>41</v>
+      </c>
+      <c r="D16" t="s">
+        <v>12</v>
+      </c>
+      <c r="E16" t="s">
+        <v>42</v>
+      </c>
+      <c r="F16" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6">
+      <c r="A17">
+        <v>2487</v>
+      </c>
+      <c r="B17" t="s">
+        <v>23</v>
+      </c>
+      <c r="C17" t="s">
+        <v>43</v>
+      </c>
+      <c r="D17" t="s">
+        <v>34</v>
+      </c>
+      <c r="E17" t="s">
+        <v>44</v>
+      </c>
+      <c r="F17" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6">
+      <c r="A18">
+        <v>2488</v>
+      </c>
+      <c r="B18" t="s">
+        <v>23</v>
+      </c>
+      <c r="C18" t="s">
+        <v>45</v>
+      </c>
+      <c r="D18" t="s">
+        <v>46</v>
+      </c>
+      <c r="E18" t="s">
+        <v>47</v>
+      </c>
+      <c r="F18" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6">
+      <c r="A19">
         <v>2493</v>
       </c>
-      <c r="B8" t="s">
-[...11 lines deleted...]
-      <c r="F8" t="s">
+      <c r="B19" t="s">
+        <v>23</v>
+      </c>
+      <c r="C19" t="s">
+        <v>48</v>
+      </c>
+      <c r="D19" t="s">
+        <v>46</v>
+      </c>
+      <c r="E19" t="s">
+        <v>49</v>
+      </c>
+      <c r="F19" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6">
+      <c r="A20">
+        <v>2494</v>
+      </c>
+      <c r="B20" t="s">
+        <v>23</v>
+      </c>
+      <c r="C20" t="s">
+        <v>50</v>
+      </c>
+      <c r="D20" t="s">
+        <v>51</v>
+      </c>
+      <c r="E20" t="s">
+        <v>52</v>
+      </c>
+      <c r="F20" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6">
+      <c r="A21">
+        <v>2495</v>
+      </c>
+      <c r="B21" t="s">
+        <v>23</v>
+      </c>
+      <c r="C21" t="s">
+        <v>53</v>
+      </c>
+      <c r="D21" t="s">
+        <v>51</v>
+      </c>
+      <c r="E21" t="s">
+        <v>54</v>
+      </c>
+      <c r="F21" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6">
+      <c r="A22">
+        <v>2498</v>
+      </c>
+      <c r="B22" t="s">
+        <v>23</v>
+      </c>
+      <c r="C22" t="s">
+        <v>55</v>
+      </c>
+      <c r="D22" t="s">
+        <v>56</v>
+      </c>
+      <c r="E22" t="s">
+        <v>57</v>
+      </c>
+      <c r="F22" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6">
+      <c r="A23">
+        <v>2499</v>
+      </c>
+      <c r="B23" t="s">
+        <v>23</v>
+      </c>
+      <c r="C23" t="s">
+        <v>58</v>
+      </c>
+      <c r="D23" t="s">
         <v>18</v>
+      </c>
+      <c r="E23" t="s">
+        <v>59</v>
+      </c>
+      <c r="F23" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6">
+      <c r="A24">
+        <v>2500</v>
+      </c>
+      <c r="B24" t="s">
+        <v>23</v>
+      </c>
+      <c r="C24" t="s">
+        <v>60</v>
+      </c>
+      <c r="D24" t="s">
+        <v>18</v>
+      </c>
+      <c r="E24" t="s">
+        <v>61</v>
+      </c>
+      <c r="F24" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6">
+      <c r="A25">
+        <v>2501</v>
+      </c>
+      <c r="B25" t="s">
+        <v>23</v>
+      </c>
+      <c r="C25" t="s">
+        <v>62</v>
+      </c>
+      <c r="D25" t="s">
+        <v>34</v>
+      </c>
+      <c r="E25" t="s">
+        <v>63</v>
+      </c>
+      <c r="F25" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6">
+      <c r="A26">
+        <v>2505</v>
+      </c>
+      <c r="B26" t="s">
+        <v>23</v>
+      </c>
+      <c r="C26" t="s">
+        <v>64</v>
+      </c>
+      <c r="D26" t="s">
+        <v>39</v>
+      </c>
+      <c r="E26" t="s">
+        <v>65</v>
+      </c>
+      <c r="F26" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="27" spans="1:6">
+      <c r="A27">
+        <v>2506</v>
+      </c>
+      <c r="B27" t="s">
+        <v>23</v>
+      </c>
+      <c r="C27" t="s">
+        <v>66</v>
+      </c>
+      <c r="D27" t="s">
+        <v>39</v>
+      </c>
+      <c r="E27" t="s">
+        <v>67</v>
+      </c>
+      <c r="F27" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="28" spans="1:6">
+      <c r="A28">
+        <v>2508</v>
+      </c>
+      <c r="B28" t="s">
+        <v>23</v>
+      </c>
+      <c r="C28" t="s">
+        <v>68</v>
+      </c>
+      <c r="D28" t="s">
+        <v>18</v>
+      </c>
+      <c r="E28" t="s">
+        <v>69</v>
+      </c>
+      <c r="F28" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="29" spans="1:6">
+      <c r="A29">
+        <v>2509</v>
+      </c>
+      <c r="B29" t="s">
+        <v>23</v>
+      </c>
+      <c r="C29" t="s">
+        <v>70</v>
+      </c>
+      <c r="D29" t="s">
+        <v>21</v>
+      </c>
+      <c r="E29" t="s">
+        <v>71</v>
+      </c>
+      <c r="F29" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="30" spans="1:6">
+      <c r="A30">
+        <v>2510</v>
+      </c>
+      <c r="B30" t="s">
+        <v>23</v>
+      </c>
+      <c r="C30" t="s">
+        <v>72</v>
+      </c>
+      <c r="D30" t="s">
+        <v>73</v>
+      </c>
+      <c r="E30" t="s">
+        <v>74</v>
+      </c>
+      <c r="F30" t="s">
+        <v>10</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>