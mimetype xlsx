--- v0 (2026-04-05)
+++ v1 (2026-06-11)
@@ -10,125 +10,219 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="31" uniqueCount="25">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="101" uniqueCount="56">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Período</t>
   </si>
   <si>
     <t>Matéria</t>
   </si>
   <si>
     <t>Autor</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>Situação</t>
   </si>
   <si>
     <t>ordem dia</t>
   </si>
   <si>
     <t>Requerimento nº 45 de 2026</t>
   </si>
   <si>
     <t>Ver. Jean Nerino</t>
   </si>
   <si>
     <t>Solicito ao Secretario Municipal de Obras e ao Poder Executivo Municipal que viabilize junto a RCOM dar uma geral na retirada de matos e entulhos, podas de arvores nos canteiros e pintura de meio fio na comunidade Caminho das Aguas/Taborda, neste Município.</t>
   </si>
   <si>
-    <t>Aguardando a inclusão na ordem do dia</t>
+    <t>Aguardando votação</t>
   </si>
   <si>
     <t>Requerimento nº 46 de 2026</t>
   </si>
   <si>
     <t>Ver. Felipe Moura</t>
   </si>
   <si>
     <t>Requer à Senadora Zenaide Maia a destinação de recursos, por meio de emenda parlamentar, para a conclusão do campo de futebol do Bairro Novo, no município de São José de Mipibu/RN.</t>
   </si>
   <si>
     <t>Requerimento nº 47 de 2026</t>
   </si>
   <si>
     <t>Ver. Daniel Ferreira</t>
   </si>
   <si>
     <t>Solicito a construção de um pórtico na entrada principal da Comunidade de laranjeiras dos Cosmes.</t>
   </si>
   <si>
     <t>Requerimento nº 48 de 2026</t>
   </si>
   <si>
     <t>Ver. Carla Simone</t>
   </si>
   <si>
-    <t>Pavimentação da Rua Vice-Prefeito Manoel Gomes de Lima, localizada na comunidade de Japecanga, no município de São José de Mipibu/RN.</t>
+    <t>Solicito a pavimentação da Rua Vice-Prefeito Manoel Gomes de Lima, localizada na comunidade de Japecanga, no município de São José de Mipibu/RN.</t>
+  </si>
+  <si>
+    <t>Requerimento nº 49 de 2026</t>
+  </si>
+  <si>
+    <t>Ver. Alberto Villar</t>
+  </si>
+  <si>
+    <t>Requer a realização de audiência pública com data sugestiva para 16, 23 ou 30 de abril, com objetivo de discutir a conscientização para a causa do Autismo e quais políticas o município vem adotando para acolher e assegurar as garantias legais desse público.</t>
+  </si>
+  <si>
+    <t>Aguardando leitura na próxima sessão</t>
   </si>
   <si>
     <t>expediente</t>
   </si>
   <si>
+    <t>Projeto de Lei nº 17 de 2026</t>
+  </si>
+  <si>
+    <t>Ver. Washington Cardoso</t>
+  </si>
+  <si>
+    <t>Denomina de Rua Jozina Maria da Conceição dos Santos a rua projetada localizada no Distrito do Arenã, neste município, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>Projeto de Lei nº 18 de 2026</t>
+  </si>
+  <si>
+    <t>Denomina de Rua Maria José do Nascimento Roseno a via pública localizada no Jardim, Município de São José de Mipibu/RN, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>Projeto de Lei nº 19 de 2026</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A PREVENÇÃO E O COMBATE AO CYBERBULLYING NO ÂMBITO DA REDE PUBLICA DE ENSINO DO MUNICIPIO DE SÃO JOSÉ DE MIPIBU/RN E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>Requerimento nº 50 de 2026</t>
+  </si>
+  <si>
+    <t>Reitero o Requerimento N°115/2025 que solicita a retirada das cigarreiras e construção de 3 quiosques padronizados com banheiros na Rua Santana por trás da Escola Estadual Barão de Mipibu no centro deste município.</t>
+  </si>
+  <si>
+    <t>Requerimento nº 51 de 2026</t>
+  </si>
+  <si>
+    <t>Solicita o desarquivamento de matéria.</t>
+  </si>
+  <si>
     <t>Indicação nº 151 de 2026</t>
   </si>
   <si>
     <t>Ver. Gustavo Roque</t>
   </si>
   <si>
-    <t>Solicito a instalação de uma faixa de pedestre em frente a Ari Moto Peças na Av. Pedro Ferreira e a reativação da faixa de pedestre localizada entre as empresas MC Acessórios e Papel e Papel, na Rua Jaime Sales.</t>
+    <t>Sugiro a instalação de uma faixa de pedestre em frente a Ari Moto Peças na Av. Pedro Ferreira e a reativação da faixa de pedestre localizada entre as empresas MC Acessórios e Papel e Papel, na Rua Jaime Sales.</t>
+  </si>
+  <si>
+    <t>Indicação nº 152 de 2026</t>
+  </si>
+  <si>
+    <t>Ver. Verônica Senra</t>
+  </si>
+  <si>
+    <t>Indico a construção de uma praça pública no Jardim dos Ipês, entre a Capela Nossa Senhora de Fátima e o Posto da CAERN, com piso intertravado, banheiro masculino e feminino, bancos, aproveitando parte da arborização existente e espaço adequado para acomodar a feita livre da região.</t>
+  </si>
+  <si>
+    <t>Indicação nº 153 de 2026</t>
+  </si>
+  <si>
+    <t>Sugiro a confecção das placas de identificação das ruas do Centro do Povoado de Taborda para imediata instalação.</t>
+  </si>
+  <si>
+    <t>Indicação nº 154 de 2026</t>
+  </si>
+  <si>
+    <t>Sugiro a extensão de rede e colocação de 5 luminárias completas na Rua Nossa Senhora Aparecida, povoado do Jardim.</t>
+  </si>
+  <si>
+    <t>Indicação nº 155 de 2026</t>
+  </si>
+  <si>
+    <t>Ver. Duce Rodrigues</t>
+  </si>
+  <si>
+    <t>Indico com urgência a implantação de uma passagem elevada em frente ao Centro de Educação Rural Professora Maria José de Melo – CERU e o Centro_x000D_
+Escolar de Educação Infantil Pedro Vitorino de Melo – CMEI na Comunidade de Laranjeiras do Abdias.</t>
+  </si>
+  <si>
+    <t>Indicação nº 156 de 2026</t>
+  </si>
+  <si>
+    <t>Indico a implantação de uma parada/ponto de apoio, para os loteiros e motoristas, ao lado da marrom glacê no centro de São Jose de Mipibu.</t>
+  </si>
+  <si>
+    <t>Indicação nº 157 de 2026</t>
+  </si>
+  <si>
+    <t>Indica a construção de um poço tubular na comunidade Cidade Bela.</t>
   </si>
   <si>
     <t>Não informada</t>
+  </si>
+  <si>
+    <t>Indicação nº 158 de 2026</t>
+  </si>
+  <si>
+    <t>Indica a continuação do calçamento da Rua Canaã, nas proximidades do antigo matadouro.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -420,62 +514,62 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:F6"/>
+  <dimension ref="A1:F20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="5" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="11.28515625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="26.140625" bestFit="1" customWidth="1"/>
-    <col min="4" max="4" width="18.42578125" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="6" max="6" width="35.7109375" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="23.28515625" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="255.5703125" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="34.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>2449</v>
@@ -536,66 +630,346 @@
         <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>2467</v>
       </c>
       <c r="B5" t="s">
         <v>6</v>
       </c>
       <c r="C5" t="s">
         <v>17</v>
       </c>
       <c r="D5" t="s">
         <v>18</v>
       </c>
       <c r="E5" t="s">
         <v>19</v>
       </c>
       <c r="F5" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
+        <v>2474</v>
+      </c>
+      <c r="B6" t="s">
+        <v>6</v>
+      </c>
+      <c r="C6" t="s">
+        <v>20</v>
+      </c>
+      <c r="D6" t="s">
+        <v>21</v>
+      </c>
+      <c r="E6" t="s">
+        <v>22</v>
+      </c>
+      <c r="F6" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6">
+      <c r="A7">
+        <v>2478</v>
+      </c>
+      <c r="B7" t="s">
+        <v>24</v>
+      </c>
+      <c r="C7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D7" t="s">
+        <v>26</v>
+      </c>
+      <c r="E7" t="s">
+        <v>27</v>
+      </c>
+      <c r="F7" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6">
+      <c r="A8">
+        <v>2481</v>
+      </c>
+      <c r="B8" t="s">
+        <v>24</v>
+      </c>
+      <c r="C8" t="s">
+        <v>28</v>
+      </c>
+      <c r="D8" t="s">
+        <v>26</v>
+      </c>
+      <c r="E8" t="s">
+        <v>29</v>
+      </c>
+      <c r="F8" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6">
+      <c r="A9">
+        <v>2482</v>
+      </c>
+      <c r="B9" t="s">
+        <v>24</v>
+      </c>
+      <c r="C9" t="s">
+        <v>30</v>
+      </c>
+      <c r="D9" t="s">
+        <v>15</v>
+      </c>
+      <c r="E9" t="s">
+        <v>31</v>
+      </c>
+      <c r="F9" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6">
+      <c r="A10">
+        <v>2474</v>
+      </c>
+      <c r="B10" t="s">
+        <v>24</v>
+      </c>
+      <c r="C10" t="s">
+        <v>20</v>
+      </c>
+      <c r="D10" t="s">
+        <v>21</v>
+      </c>
+      <c r="E10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F10" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6">
+      <c r="A11">
+        <v>2483</v>
+      </c>
+      <c r="B11" t="s">
+        <v>24</v>
+      </c>
+      <c r="C11" t="s">
+        <v>32</v>
+      </c>
+      <c r="D11" t="s">
+        <v>15</v>
+      </c>
+      <c r="E11" t="s">
+        <v>33</v>
+      </c>
+      <c r="F11" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6">
+      <c r="A12">
+        <v>2484</v>
+      </c>
+      <c r="B12" t="s">
+        <v>24</v>
+      </c>
+      <c r="C12" t="s">
+        <v>34</v>
+      </c>
+      <c r="D12" t="s">
+        <v>12</v>
+      </c>
+      <c r="E12" t="s">
+        <v>35</v>
+      </c>
+      <c r="F12" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6">
+      <c r="A13">
         <v>2473</v>
       </c>
-      <c r="B6" t="s">
-[...12 lines deleted...]
-        <v>24</v>
+      <c r="B13" t="s">
+        <v>24</v>
+      </c>
+      <c r="C13" t="s">
+        <v>36</v>
+      </c>
+      <c r="D13" t="s">
+        <v>37</v>
+      </c>
+      <c r="E13" t="s">
+        <v>38</v>
+      </c>
+      <c r="F13" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6">
+      <c r="A14">
+        <v>2475</v>
+      </c>
+      <c r="B14" t="s">
+        <v>24</v>
+      </c>
+      <c r="C14" t="s">
+        <v>39</v>
+      </c>
+      <c r="D14" t="s">
+        <v>40</v>
+      </c>
+      <c r="E14" t="s">
+        <v>41</v>
+      </c>
+      <c r="F14" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6">
+      <c r="A15">
+        <v>2476</v>
+      </c>
+      <c r="B15" t="s">
+        <v>24</v>
+      </c>
+      <c r="C15" t="s">
+        <v>42</v>
+      </c>
+      <c r="D15" t="s">
+        <v>40</v>
+      </c>
+      <c r="E15" t="s">
+        <v>43</v>
+      </c>
+      <c r="F15" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6">
+      <c r="A16">
+        <v>2477</v>
+      </c>
+      <c r="B16" t="s">
+        <v>24</v>
+      </c>
+      <c r="C16" t="s">
+        <v>44</v>
+      </c>
+      <c r="D16" t="s">
+        <v>40</v>
+      </c>
+      <c r="E16" t="s">
+        <v>45</v>
+      </c>
+      <c r="F16" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6">
+      <c r="A17">
+        <v>2479</v>
+      </c>
+      <c r="B17" t="s">
+        <v>24</v>
+      </c>
+      <c r="C17" t="s">
+        <v>46</v>
+      </c>
+      <c r="D17" t="s">
+        <v>47</v>
+      </c>
+      <c r="E17" t="s">
+        <v>48</v>
+      </c>
+      <c r="F17" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6">
+      <c r="A18">
+        <v>2480</v>
+      </c>
+      <c r="B18" t="s">
+        <v>24</v>
+      </c>
+      <c r="C18" t="s">
+        <v>49</v>
+      </c>
+      <c r="D18" t="s">
+        <v>47</v>
+      </c>
+      <c r="E18" t="s">
+        <v>50</v>
+      </c>
+      <c r="F18" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6">
+      <c r="A19">
+        <v>2485</v>
+      </c>
+      <c r="B19" t="s">
+        <v>24</v>
+      </c>
+      <c r="C19" t="s">
+        <v>51</v>
+      </c>
+      <c r="D19" t="s">
+        <v>12</v>
+      </c>
+      <c r="E19" t="s">
+        <v>52</v>
+      </c>
+      <c r="F19" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6">
+      <c r="A20">
+        <v>2486</v>
+      </c>
+      <c r="B20" t="s">
+        <v>24</v>
+      </c>
+      <c r="C20" t="s">
+        <v>54</v>
+      </c>
+      <c r="D20" t="s">
+        <v>12</v>
+      </c>
+      <c r="E20" t="s">
+        <v>55</v>
+      </c>
+      <c r="F20" t="s">
+        <v>53</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>