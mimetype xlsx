--- v0 (2026-04-11)
+++ v1 (2026-06-10)
@@ -128,56 +128,51 @@
   <si>
     <t>Moção nº 2 de 2026</t>
   </si>
   <si>
     <t>Registra votos de Congratulações ao Reverendíssimo Monsenhor José Lenílson de Morais, Pároco deste Município, pela sua nomeação como Monsenhor e designação para a missão de Vigário Episcopal no âmbito da Arquidiocese.</t>
   </si>
   <si>
     <t>Aguardando leitura na próxima sessão</t>
   </si>
   <si>
     <t>Moção nº 3 de 2026</t>
   </si>
   <si>
     <t>Registra votos de Congratulações à Escola Municipal Felipe Tavares de Paiva, localizada na comunidade de Taborda, pela conquista do 1º lugar em leitura entre todas as escolas do município, conforme dados divulgados pelo Simais Alfa - CAEd 2025 – SME/SJM</t>
   </si>
   <si>
     <t>expediente</t>
   </si>
   <si>
     <t>Projeto de Emenda à Lei Ôrgânica nº 1 de 2026</t>
   </si>
   <si>
     <t>Ver. Alberto Villar,Ver. Edilson Tapera,Ver. Jean Nerino,Ver. Rose Lima,Ver. Verônica Senra</t>
   </si>
   <si>
-    <t>Altera a Lei Orgânica Municipal para dar_x000D_
-[...4 lines deleted...]
-165 e acrescentar o art. 112-A.</t>
+    <t>Altera a Lei Orgânica Municipal para dar nova redação aos arts. 17, 18, 19, 21, 22, 24, 25, 27, 28, 29, 30, 31, 32, 33, 35, 36, 37, 38, 39, 40, 41, 44, 46, 53, 57, 63, 64, 69, 75, 87, 88, 91, 93, 94, 95, 96, 97, 101, 103, 115, 147, 152, 154, 159, 165; ao art. 9º do ADT e acrescentar o art. 112-A.</t>
   </si>
   <si>
     <t>Não informada</t>
   </si>
   <si>
     <t>Projeto de Lei nº 5 de 2026</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação do Estádio de Futebol localizado na Comunidade do Jardim, em São José De Mipibu/RN.</t>
   </si>
   <si>
     <t>Projeto de Lei nº 6 de 2026</t>
   </si>
   <si>
     <t>José Figueiredo - Prefeito</t>
   </si>
   <si>
     <t>Altera a redação da Lei Municipal nº 1.380/2024 que "Dispõe sobre os valores pertinentes ao Resgate das Cartas de Aforamento constituídas pelo Município de São José de Mipibu/RN" e dá outras providências.</t>
   </si>
   <si>
     <t>Requerimento nº 20 de 2026</t>
   </si>
   <si>
     <t>Reitero que seja viabilizado um núcleo de atendimento exclusivo para saúde da mulher.</t>
   </si>